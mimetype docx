--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -416,71 +416,98 @@
               </w:rPr>
               <w:t>Inserir dados das autoras e dos autores seguindo o formato especificado no campo abaixo</w:t>
             </w:r>
             <w:r w:rsidR="000B3054">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, substituindo o texto do modelo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC1099" w:rsidRPr="007F582E" w14:paraId="29D76488" w14:textId="77777777" w:rsidTr="000B3054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="204E4EF0" w14:textId="77777777" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+          <w:p w14:paraId="204E4EF0" w14:textId="16CE9DC9" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Autor/a</w:t>
             </w:r>
+            <w:r w:rsidR="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98" w:rsidRPr="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[inserir nome completo]</w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7737090D" w14:textId="49D3D8C5" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="318ED260" w:rsidP="007F582E">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="318ED260">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
@@ -497,700 +524,917 @@
               </w:rPr>
               <w:t>Universidade</w:t>
             </w:r>
             <w:r w:rsidR="007B2752">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> [por extenso]</w:t>
             </w:r>
             <w:r w:rsidRPr="318ED260">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, Departamento/Programa</w:t>
             </w:r>
             <w:r w:rsidR="007B2752">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> [por extenso]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="318ED260">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Cidade, Estado, País. E-mail: exemplo@gmail.com. ORCID: https://orcid.org/XXX-XXXX-XXXX [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="318ED260">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inserir ORCID* com formato de link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="318ED260">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15633CF3" w14:textId="77777777" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+            <w:pPr>
+              <w:pStyle w:val="Autorinfo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B25E842" w14:textId="26B19712" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+            <w:pPr>
+              <w:pStyle w:val="Autorinfo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Autor/a</w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00047F98" w:rsidRPr="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[inserir nome completo]</w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184BE560" w14:textId="6F9099C5" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+            <w:pPr>
+              <w:pStyle w:val="Autorinfo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Universidade</w:t>
+            </w:r>
             <w:r w:rsidR="007B2752">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>[por extenso]</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="318ED260">
+              <w:t xml:space="preserve"> [por extenso]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Departamento/Programa</w:t>
+            </w:r>
+            <w:r w:rsidR="007B2752">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [por extenso]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, Cidade, Estado, País. E-mail: </w:t>
             </w:r>
-            <w:r w:rsidRPr="318ED260">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="318ED260">
+            <w:r w:rsidR="006E1DE1" w:rsidRPr="318ED260">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exemplo@gmail.com</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. ORCID: https://orcid.org/XXX-XXX-XXXX [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inserir ORCID</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0428" w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com formato de link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AB4C99" w14:textId="77777777" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+            <w:pPr>
+              <w:pStyle w:val="Autorinfo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70A65050" w14:textId="7886B47E" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+            <w:pPr>
+              <w:pStyle w:val="Autorinfo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Autor/a</w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98" w:rsidRPr="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[inserir nome completo]</w:t>
+            </w:r>
+            <w:r w:rsidR="00047F98">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0937C545" w14:textId="3F6B2D26" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Universidade</w:t>
+            </w:r>
+            <w:r w:rsidR="007B2752">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [por extenso]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Departamento/Programa</w:t>
+            </w:r>
+            <w:r w:rsidR="007B2752">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [por extenso]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Cidade, Estado, País. E-mail: </w:t>
+            </w:r>
+            <w:r w:rsidR="006E1DE1" w:rsidRPr="318ED260">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exemplo@gmail.com</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. ORCID: https://orcid.org/XXX-XXXX-XXXX [</w:t>
             </w:r>
-            <w:r w:rsidRPr="318ED260">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="318ED260">
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inserir ORCID</w:t>
+            </w:r>
+            <w:r w:rsidR="003A0428" w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com formato de link</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15633CF3" w14:textId="77777777" w:rsidR="00BC1099" w:rsidRPr="007F582E" w:rsidRDefault="00BC1099" w:rsidP="007F582E">
-[...352 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3F333079" w14:textId="422EB2BC" w:rsidR="00336879" w:rsidRPr="007F582E" w:rsidRDefault="00336879" w:rsidP="007F582E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="71D40E15" w14:textId="77777777" w:rsidTr="000B3054">
+      <w:tr w:rsidR="00DB20A0" w:rsidRPr="007F582E" w14:paraId="4DD44C6A" w14:textId="77777777" w:rsidTr="000B3054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="21FFEA81" w14:textId="4A90223A" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="64844B75" w14:textId="77777777" w:rsidR="00DB20A0" w:rsidRPr="00DB20A0" w:rsidRDefault="00DB20A0" w:rsidP="00DB20A0">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
+                <w:bCs/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007F582E">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB20A0">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
+                <w:bCs/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>Informações complementares (obrigatório)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>* O que é o ORCID?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BAA42DF" w14:textId="77DD9A76" w:rsidR="00DB20A0" w:rsidRPr="00DB20A0" w:rsidRDefault="00DB20A0" w:rsidP="00DB20A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O ORCID (Open </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Researcher</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contributor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DB20A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ID) é um identificador digital persistente de autor/a. Caso não tenha o cadastro, basta acessar o site &lt;https://orcid.org/&gt; e se cadastrar, gratuitamente. O site está disponível em vários idiomas, inclusive português (embora a maior parte das informações complementares esteja em inglês). Você faz o seu cadastro e pode colocar no ORCID dados como a sua produção científica e vínculos profissionais. Para facilitar que interessados/as localizem, você pode inserir o número do seu ORCID no seu Currículo Lattes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="76021182" w14:textId="77777777" w:rsidTr="000B3054">
-[...2 lines deleted...]
-            <w:tcW w:w="3114" w:type="dxa"/>
+      <w:tr w:rsidR="00DB20A0" w:rsidRPr="007F582E" w14:paraId="6518FF9F" w14:textId="77777777" w:rsidTr="00DB20A0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F2D36CF" w14:textId="77777777" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
+          <w:p w14:paraId="7A5D3722" w14:textId="77777777" w:rsidR="00DB20A0" w:rsidRPr="00DB20A0" w:rsidRDefault="00DB20A0" w:rsidP="008C7F77">
             <w:pPr>
               <w:pStyle w:val="TTULOARTIGO"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...32 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="6"/>
+                <w:szCs w:val="6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="52815268" w14:textId="77777777" w:rsidTr="000B3054">
-[...125 lines deleted...]
-      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="0C5492D1" w14:textId="77777777" w:rsidTr="000B3054">
+      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="71D40E15" w14:textId="77777777" w:rsidTr="000B3054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
+          <w:p w14:paraId="21FFEA81" w14:textId="4A90223A" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
+            <w:pPr>
+              <w:pStyle w:val="TTULOARTIGO"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Informações complementares (obrigatório)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="76021182" w14:textId="77777777" w:rsidTr="000B3054">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F2D36CF" w14:textId="77777777" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
+            <w:pPr>
+              <w:pStyle w:val="TTULOARTIGO"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Área de conhecimento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8793" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="349C94B7" w14:textId="77777777" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
+            <w:pPr>
+              <w:pStyle w:val="TTULOARTIGO"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="52815268" w14:textId="77777777" w:rsidTr="000B3054">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28C0E26F" w14:textId="600F67C3" w:rsidR="008C7F77" w:rsidRPr="00861D43" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
+            <w:pPr>
+              <w:pStyle w:val="TTULOARTIGO"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agência de fomento, se houver </w:t>
+            </w:r>
+            <w:r w:rsidR="00861D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00861D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Exemplos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4866B10C" w14:textId="3061B174" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
+            <w:pPr>
+              <w:pStyle w:val="TTULOARTIGO"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Coordenação de Aperfeiçoamento de Pessoal de Nível Superior</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Conselho Nacional de Desenvolvimento Científico e Tecnológico</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00861D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8793" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A2D0BF8" w14:textId="79776B05" w:rsidR="002A3196" w:rsidRDefault="002A3196" w:rsidP="002A3196">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[inserir aqui]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26A2E6E9" w14:textId="41325B8C" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="002A3196" w:rsidP="002A3196">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Na declaração de inexistência de agências de fomento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="007B4DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>será usado o texto “</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4DC0" w:rsidRPr="007B4DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A pesquisa não contou com auxílio ou financiamento externo</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C7F77" w:rsidRPr="007F582E" w14:paraId="0C5492D1" w14:textId="77777777" w:rsidTr="000B3054">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
           <w:p w14:paraId="2362D632" w14:textId="77777777" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualificação e biografia (obrigatório)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="687FDD2A" w14:textId="7ABA23EC" w:rsidR="008C7F77" w:rsidRPr="007F582E" w:rsidRDefault="008C7F77" w:rsidP="008C7F77">
             <w:pPr>
@@ -1198,69 +1442,51 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inserir dados das autoras e dos autores seguindo o formato especificado no campo abaixo</w:t>
             </w:r>
             <w:r w:rsidR="000B3054">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-              <w:t>das orientações</w:t>
+              <w:t>, substituindo o texto das orientações</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00861D43" w:rsidRPr="007F582E" w14:paraId="69950D56" w14:textId="77777777" w:rsidTr="000B3054">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="71E913D2" w14:textId="7757CDDB" w:rsidR="00861D43" w:rsidRDefault="000B3054" w:rsidP="00861D43">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
@@ -1371,57 +1597,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualificação e n</w:t>
             </w:r>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ota biográfica </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007B2752">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>no máximo dez linhas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051EFEE4" w14:textId="77777777" w:rsidR="00861D43" w:rsidRDefault="00861D43" w:rsidP="00861D43">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
@@ -1535,55 +1754,57 @@
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuição de autoria </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EDA5017" w14:textId="77777777" w:rsidR="00861D43" w:rsidRDefault="00861D43" w:rsidP="00861D43">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483F6AF5" w14:textId="5EEEC53F" w:rsidR="00861D43" w:rsidRPr="00861D43" w:rsidRDefault="00861D43" w:rsidP="00861D43">
+          <w:p w14:paraId="4A1F6D7F" w14:textId="3A1F45DE" w:rsidR="00861D43" w:rsidRDefault="00861D43" w:rsidP="00861D43">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>em caso de coautoria, descrição das tarefas executadas individualmente na elaboração do artigo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -1866,93 +2087,148 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Escrita – primeira redação</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="00710A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escrita – revisão e </w:t>
-[...10 lines deleted...]
-              <w:t>edição</w:t>
+              <w:t>Escrita – revisão e edição</w:t>
             </w:r>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00F05EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cf</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Cf. tabela descritiva </w:t>
+            </w:r>
+            <w:r w:rsidR="00F05EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05EF8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>o final</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. tabela descritiva na página seguinte]</w:t>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="483F6AF5" w14:textId="2FD9A735" w:rsidR="00924C6C" w:rsidRPr="00861D43" w:rsidRDefault="00924C6C" w:rsidP="00861D43">
+            <w:pPr>
+              <w:pStyle w:val="Autorinfo"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[em caso de autoria individual, será usado o texto padrão “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924C6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>O autor declara responsabilidade integral pelo conteúdo, redação e revisão do manuscrito</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="504F4AA3" w14:textId="77777777" w:rsidTr="000B3054">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A0740C6" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="000B3054" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
@@ -2711,57 +2987,65 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="58DD6114" w14:textId="77777777" w:rsidTr="000B3054">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="097C7CC7" w14:textId="77777777" w:rsidR="000B3054" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AA1626">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contribuição de autoria</w:t>
+            </w:r>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contribuição de autoria </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50857DDD" w14:textId="77777777" w:rsidR="000B3054" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07CB9E83" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Autorinfo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2880,538 +3164,1163 @@
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Declaração de ética </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="5269936B" w14:textId="77777777" w:rsidTr="000B3054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68EBE0CA" w14:textId="03455C2F" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+          <w:p w14:paraId="68EBE0CA" w14:textId="08249044" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ao concluírem a submissão, as autoras e os autores manifestam ter lido e estarem de acordo com a </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="007F582E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                   <w:b/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Declaração de Ética nas Publicações da Revista InSURgência</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">, disponível em: </w:t>
+              <w:t>, disponível em:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F34D9">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>https://periodicos.unb.br/index.php/insurgencia/etica</w:t>
             </w:r>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02D221DB" w14:textId="726E1821" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="0CEF4D0B" w14:textId="77777777" w:rsidTr="000B3054">
+      <w:tr w:rsidR="00047F98" w:rsidRPr="007F582E" w14:paraId="4E058727" w14:textId="77777777" w:rsidTr="000B3054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F57BE1C" w14:textId="46CD8DBE" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+          <w:p w14:paraId="74029DC1" w14:textId="62971C2C" w:rsidR="00047F98" w:rsidRDefault="00625CE5" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F582E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Nota final (opcional)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3424E2CF" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+              <w:t xml:space="preserve">Declaração de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00625CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uso de Inteligência Artificial </w:t>
+            </w:r>
+            <w:r w:rsidR="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(obrigatório)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497DC038" w14:textId="77777777" w:rsidR="00F719E0" w:rsidRDefault="00F719E0" w:rsidP="00F719E0">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F582E">
-[...2 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Neste espaço as autoras e os autores poderão, opcionalmente, inserir agradecimentos, registros de fontes de financiamento e outros comentários sobre o contexto da produção do artigo (menção a grupo de pesquisa, por exemplo), com no máximo cinco linhas.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3586BC37" w14:textId="6205B0AD" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00625CE5" w:rsidRPr="00625CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o concluírem a submissão, as autoras e os autores manifestam ter lido e estarem de acordo com </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as Diretrizes de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F719E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Uso de Inteligência Artificial em Publicações Acadêmicas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F719E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00625CE5" w:rsidRPr="00625CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">da </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00625CE5" w:rsidRPr="00625CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">evista </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00625CE5" w:rsidRPr="00625CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>InSURgência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00625CE5" w:rsidRPr="00625CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, disponível em:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D2FB75" w14:textId="59685B0D" w:rsidR="00F719E0" w:rsidRPr="00625CE5" w:rsidRDefault="00F719E0" w:rsidP="00F719E0">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:b/>
-                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="20CF2C14" w14:textId="77777777" w:rsidTr="000B3054">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00047F98" w:rsidRPr="007F582E" w14:paraId="0EB92034" w14:textId="77777777" w:rsidTr="00AA1626">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F418E40" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+          <w:p w14:paraId="5FE2709D" w14:textId="6A554452" w:rsidR="004D06A3" w:rsidRPr="00D361D4" w:rsidRDefault="004D06A3" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7888E56E" w14:textId="711CED9B" w:rsidR="000B3054" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>descrever neste campo, substituindo este texto</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3724" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - D</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3724" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eve-se especificar o nome da ferramenta, a versão utilizada e a extensão do seu uso (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CB3724" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CB3724" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: revisão gramatical, auxílio na estruturação de tópicos, tradução de resumo)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3724" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3819" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Em caso de </w:t>
+            </w:r>
+            <w:r w:rsidR="00D361D4" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>declara</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00D361D4" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3819" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">não haver </w:t>
+            </w:r>
+            <w:r w:rsidR="00D361D4" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>feito o uso de qualquer ferramenta, será usado o texto: “</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF3819" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Não foram utilizadas ferramentas de IA na redação ou análise de dados deste trabalho</w:t>
+            </w:r>
+            <w:r w:rsidR="00D361D4" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB3724" w:rsidRPr="00D361D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="0094369A">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1197FC5C" w14:textId="77777777" w:rsidR="00625CE5" w:rsidRPr="007F582E" w:rsidRDefault="00625CE5" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:bCs w:val="0"/>
-[...75 lines deleted...]
-                <w:bCs w:val="0"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="0E88DB5E" w14:textId="77777777" w:rsidTr="000B3054">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00880784" w:rsidRPr="007F582E" w14:paraId="214F6462" w14:textId="77777777" w:rsidTr="000B3054">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E3F7AA7" w14:textId="0236A607" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
-            <w:pPr>
+          <w:p w14:paraId="11BD2C0B" w14:textId="241405DB" w:rsidR="00880784" w:rsidRPr="007F582E" w:rsidRDefault="00880784" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00880784">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Declaração sobre conflito de interesses</w:t>
+            </w:r>
+            <w:r w:rsidR="00D75C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (obrigatório)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00880784" w:rsidRPr="007F582E" w14:paraId="268DC751" w14:textId="77777777" w:rsidTr="00880784">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70770048" w14:textId="77777777" w:rsidR="00880784" w:rsidRDefault="001D1357" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[informar se há possível conflito de interesses. Em caso </w:t>
+            </w:r>
+            <w:r w:rsidR="00B51577">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>negativo, será usado o texto “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D1357">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Os</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51577">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(as)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D1357">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> autores</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51577">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(as)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D1357">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declaram inexistência de conflitos de interesse na realização e publicação deste estudo</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51577">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A3C4E1E" w14:textId="2490448D" w:rsidR="00B51577" w:rsidRPr="007F582E" w:rsidRDefault="00B51577" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">* </w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00536040" w:rsidRPr="007F582E" w14:paraId="2E23F18B" w14:textId="77777777" w:rsidTr="000B3054">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28C0C08D" w14:textId="64206109" w:rsidR="00536040" w:rsidRDefault="00536040" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00536040">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Declaração de disponibilidade de dados</w:t>
+            </w:r>
+            <w:r w:rsidR="00D75C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (obrigatório)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E88B8BD" w14:textId="2C81CA10" w:rsidR="00D75C60" w:rsidRPr="00D75C60" w:rsidRDefault="00D75C60" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Neste espaço, as autoras e os autores deverão informar onde os materiais que fundamentam a pesquisa (documentos, bases de dados ou entrevistas) podem ser acessados para fins de transparência e verificabilidade.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00536040" w:rsidRPr="007F582E" w14:paraId="537A0ECD" w14:textId="77777777" w:rsidTr="00D75C60">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="50438E60" w14:textId="77777777" w:rsidR="00536040" w:rsidRDefault="00D75C60" w:rsidP="006B6EE9">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D75C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[Inserir declaração sobre o acesso aos dados da pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Caso tod</w:t>
+            </w:r>
+            <w:r w:rsidR="00B86B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>os os materiais que serviram de base estejam no próprio trabalho, será utilizado o texto: “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D75C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Os dados que sustentam as conclusões deste estudo estão disponíveis no próprio artigo</w:t>
+            </w:r>
+            <w:r w:rsidR="00B86B3F">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”].</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0757EF0A" w14:textId="056F95AE" w:rsidR="006B6EE9" w:rsidRPr="00D75C60" w:rsidRDefault="006B6EE9" w:rsidP="006B6EE9">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="0CEF4D0B" w14:textId="77777777" w:rsidTr="006B6EE9">
+        <w:trPr>
+          <w:trHeight w:val="1135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F57BE1C" w14:textId="46CD8DBE" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="DADADA" w:themeColor="background2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
-                <w:bCs/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>O que é o ORCID?</w:t>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t>Nota final (opcional)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3424E2CF" w14:textId="0D26B450" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F582E">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">O ORCID (Open </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t>Neste espaço as autoras e os autores poderão, opcionalmente, comentários sobre o contexto da produção do artigo (menção a grupo de pesquisa, por exemplo), com no máximo cinco linhas.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6EE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Researcher</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t xml:space="preserve"> Poderá ainda</w:t>
+            </w:r>
+            <w:r w:rsidR="002F6EE6" w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+            <w:r w:rsidR="002F6EE6" w:rsidRPr="007F582E">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>and</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t>inserir agradecimentos</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31320">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+              <w:t xml:space="preserve"> separado da “nota”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3586BC37" w14:textId="6205B0AD" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Contributor</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="1D7AE3FB" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000B3054" w:rsidRPr="007F582E" w14:paraId="20CF2C14" w14:textId="77777777" w:rsidTr="000B3054">
+        <w:trPr>
+          <w:trHeight w:val="2660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="57" w:type="dxa"/>
+              <w:bottom w:w="57" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6F418E40" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="000B3054" w:rsidP="000B3054">
             <w:pPr>
               <w:pStyle w:val="Corpo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-                <w:b/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71DC0595" w14:textId="50F08E0A" w:rsidR="000B3054" w:rsidRPr="00F1343A" w:rsidRDefault="000B3054" w:rsidP="000B3054">
+            <w:pPr>
+              <w:pStyle w:val="Corpo"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1343A">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>[descrever neste campo</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a nota</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1343A">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, substituindo este tex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F1343A">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o]</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="4C8DAE94" w14:textId="2BC4A202" w:rsidR="00710A5A" w:rsidRDefault="00710A5A" w:rsidP="007F582E">
+    <w:p w14:paraId="4AE02984" w14:textId="4C5CD1AC" w:rsidR="007F34D9" w:rsidRPr="00F05EF8" w:rsidRDefault="007F34D9">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12049" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4290"/>
         <w:gridCol w:w="7759"/>
       </w:tblGrid>
       <w:tr w:rsidR="00710A5A" w:rsidRPr="00710A5A" w14:paraId="2ADA3554" w14:textId="77777777" w:rsidTr="00710A5A">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11989" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="363636" w:themeFill="text2" w:themeFillTint="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DF9FFE0" w14:textId="16EE3125" w:rsidR="00710A5A" w:rsidRPr="00710A5A" w:rsidRDefault="00710A5A" w:rsidP="00710A5A">
             <w:pPr>
               <w:ind w:left="567" w:right="660"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00710A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Taxonomia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00710A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="DADADA" w:themeColor="background2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CRediT</w:t>
             </w:r>
@@ -4302,129 +5211,133 @@
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007F582E" w:rsidRPr="007F582E" w:rsidSect="007B2752">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="28350" w:code="9"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="425" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499DD0EB" w14:textId="77777777" w:rsidR="00894674" w:rsidRDefault="00894674">
+    <w:p w14:paraId="758B6E36" w14:textId="77777777" w:rsidR="00754AFB" w:rsidRDefault="00754AFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B8F7D0E" w14:textId="77777777" w:rsidR="00894674" w:rsidRDefault="00894674">
+    <w:p w14:paraId="5FCF6462" w14:textId="77777777" w:rsidR="00754AFB" w:rsidRDefault="00754AFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77216DF7" w14:textId="77777777" w:rsidR="00894674" w:rsidRDefault="00894674"/>
+    <w:p w14:paraId="7E1829EF" w14:textId="77777777" w:rsidR="00754AFB" w:rsidRDefault="00754AFB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cormorant Garamond">
     <w:altName w:val="Courier New"/>
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{520286BF-0161-40ED-98C8-0BD4A285C9ED}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8A6AB871-492F-0D40-8250-BD24562EBD1D}"/>
+    <w:embedItalic r:id="rId2" w:subsetted="1" w:fontKey="{12911E21-8933-2448-8A0E-466623EDB416}"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat ExtraBold">
+    <w:panose1 w:val="00000900000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{78C39B7D-B6CD-4230-83B5-B012197EA544}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{6B383927-9B4F-44B9-95B9-4E4F298ABEF8}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{D2F1919D-09A1-7C42-B60A-5CFD5F1A1385}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{A4368303-5CA1-9C41-A4B2-255B7F7F850B}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{D5957E3E-480F-F744-BC96-764BF5ADD6C5}"/>
   </w:font>
   <w:font w:name="Cormorant Garamond SemiBold">
-    <w:charset w:val="00"/>
+    <w:panose1 w:val="00000800000000000000"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{856B7A67-445C-4CD3-8158-00DB605B6CDA}"/>
+    <w:embedRegular r:id="rId6" w:subsetted="1" w:fontKey="{D8B8D494-80EF-B04D-A970-97E69926010B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="7EB2A383" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="00490B92" w:rsidRDefault="00CE3765">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
         <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F995AE4" wp14:editId="6940D157">
           <wp:extent cx="647206" cy="229812"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
@@ -4535,141 +5448,93 @@
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4759975C" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="007F582E" w:rsidRDefault="00CE3765">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F582E">
       <w:rPr>
         <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-419"/>
       </w:rPr>
-      <w:t xml:space="preserve">Este trabajo es </w:t>
-[...47 lines deleted...]
-      <w:t xml:space="preserve"> 4.0.</w:t>
+      <w:t>Este trabajo es licenciada bajo una Licencia Creative Commons 4.0.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="53106EE6" w14:textId="77777777" w:rsidR="000B3054" w:rsidRPr="00490B92" w:rsidRDefault="00CE3765">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00490B92">
       <w:rPr>
         <w:rFonts w:ascii="Cormorant Garamond" w:hAnsi="Cormorant Garamond"/>
         <w:bCs/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>This work is licensed under a Creative Commons Attribution 4.0.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CA97243" w14:textId="77777777" w:rsidR="00894674" w:rsidRDefault="00894674">
+    <w:p w14:paraId="3759BD25" w14:textId="77777777" w:rsidR="00754AFB" w:rsidRDefault="00754AFB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CE4B53F" w14:textId="77777777" w:rsidR="00894674" w:rsidRDefault="00894674">
+    <w:p w14:paraId="6269ECDB" w14:textId="77777777" w:rsidR="00754AFB" w:rsidRDefault="00754AFB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3ACEB280" w14:textId="77777777" w:rsidR="00894674" w:rsidRDefault="00894674"/>
+    <w:p w14:paraId="510248A1" w14:textId="77777777" w:rsidR="00754AFB" w:rsidRDefault="00754AFB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="03B1F2B9" w14:textId="43EBD836" w:rsidR="00C73F56" w:rsidRDefault="00C73F56" w:rsidP="00C73F56">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="814527274"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
@@ -4872,179 +5737,207 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="374357566">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="41486721">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1086345514">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1730612915">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2079286833">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="617569893">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="164"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F94FF7"/>
     <w:rsid w:val="00036B6C"/>
+    <w:rsid w:val="00047F98"/>
     <w:rsid w:val="00067F44"/>
     <w:rsid w:val="0008593A"/>
     <w:rsid w:val="000B3054"/>
     <w:rsid w:val="00102568"/>
     <w:rsid w:val="00163C9B"/>
     <w:rsid w:val="001C1BF5"/>
+    <w:rsid w:val="001D1357"/>
     <w:rsid w:val="001E2B6B"/>
     <w:rsid w:val="00223035"/>
     <w:rsid w:val="00292CEA"/>
     <w:rsid w:val="00293D4C"/>
     <w:rsid w:val="002A0BB9"/>
+    <w:rsid w:val="002A3196"/>
+    <w:rsid w:val="002F6EE6"/>
     <w:rsid w:val="00336879"/>
     <w:rsid w:val="003A0428"/>
     <w:rsid w:val="00412607"/>
     <w:rsid w:val="00432BF2"/>
     <w:rsid w:val="00462500"/>
     <w:rsid w:val="00494755"/>
     <w:rsid w:val="00495683"/>
     <w:rsid w:val="00497FE1"/>
+    <w:rsid w:val="004D06A3"/>
+    <w:rsid w:val="005163D6"/>
     <w:rsid w:val="00525323"/>
     <w:rsid w:val="0052619D"/>
+    <w:rsid w:val="00536040"/>
     <w:rsid w:val="005C36EC"/>
     <w:rsid w:val="005C706E"/>
     <w:rsid w:val="005E4DEB"/>
     <w:rsid w:val="00601D8B"/>
     <w:rsid w:val="0060650C"/>
     <w:rsid w:val="00612505"/>
+    <w:rsid w:val="00625CE5"/>
     <w:rsid w:val="00662A19"/>
     <w:rsid w:val="006910F5"/>
     <w:rsid w:val="006A0A62"/>
+    <w:rsid w:val="006B6EE9"/>
     <w:rsid w:val="006C4FE9"/>
     <w:rsid w:val="006E1DE1"/>
     <w:rsid w:val="00710A5A"/>
     <w:rsid w:val="00740786"/>
+    <w:rsid w:val="00754AFB"/>
     <w:rsid w:val="007825FE"/>
     <w:rsid w:val="007A5D2A"/>
     <w:rsid w:val="007B2752"/>
+    <w:rsid w:val="007B4DC0"/>
     <w:rsid w:val="007D582A"/>
     <w:rsid w:val="007F34D9"/>
     <w:rsid w:val="007F582E"/>
     <w:rsid w:val="00856377"/>
     <w:rsid w:val="00861D43"/>
+    <w:rsid w:val="00880784"/>
     <w:rsid w:val="00885282"/>
     <w:rsid w:val="00894674"/>
     <w:rsid w:val="008A4179"/>
     <w:rsid w:val="008B42C9"/>
     <w:rsid w:val="008C7F77"/>
+    <w:rsid w:val="00924C6C"/>
     <w:rsid w:val="00930FCC"/>
     <w:rsid w:val="00936D59"/>
+    <w:rsid w:val="0094369A"/>
+    <w:rsid w:val="00962BEC"/>
     <w:rsid w:val="00975705"/>
     <w:rsid w:val="00977E76"/>
     <w:rsid w:val="009950A4"/>
     <w:rsid w:val="009A0DAE"/>
     <w:rsid w:val="009C4517"/>
     <w:rsid w:val="00A51E26"/>
     <w:rsid w:val="00A8651B"/>
+    <w:rsid w:val="00AA1626"/>
+    <w:rsid w:val="00AF3819"/>
+    <w:rsid w:val="00B31320"/>
+    <w:rsid w:val="00B51577"/>
+    <w:rsid w:val="00B634C2"/>
     <w:rsid w:val="00B65A3C"/>
+    <w:rsid w:val="00B86B3F"/>
     <w:rsid w:val="00BC1099"/>
     <w:rsid w:val="00BF5344"/>
     <w:rsid w:val="00C20E2B"/>
     <w:rsid w:val="00C73F56"/>
+    <w:rsid w:val="00CB3724"/>
     <w:rsid w:val="00CD7933"/>
     <w:rsid w:val="00CE3765"/>
     <w:rsid w:val="00D15420"/>
+    <w:rsid w:val="00D361D4"/>
+    <w:rsid w:val="00D75C60"/>
+    <w:rsid w:val="00DB20A0"/>
     <w:rsid w:val="00DE5D1B"/>
     <w:rsid w:val="00E02CB6"/>
     <w:rsid w:val="00E757A0"/>
     <w:rsid w:val="00ED2A1B"/>
+    <w:rsid w:val="00EE4B23"/>
+    <w:rsid w:val="00F05EF8"/>
     <w:rsid w:val="00F1343A"/>
     <w:rsid w:val="00F46CEE"/>
+    <w:rsid w:val="00F719E0"/>
     <w:rsid w:val="00F94FF7"/>
     <w:rsid w:val="00FD39DC"/>
     <w:rsid w:val="17292469"/>
     <w:rsid w:val="318ED260"/>
     <w:rsid w:val="3D45BBF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7F1167CC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8C3625A9-2487-4B2A-BB30-34B0FD81E291}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cormorant Garamond" w:eastAsia="Cormorant Garamond" w:hAnsi="Cormorant Garamond" w:cs="Cormorant Garamond"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -5671,51 +6564,50 @@
     <w:qFormat/>
     <w:rsid w:val="00ED2A1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
@@ -6228,101 +7120,127 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="538670347">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="594554304">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="823355730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1207255134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1847792669">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2078163669">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.unb.br/index.php/insurgencia/etica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Orgânico">
   <a:themeElements>
     <a:clrScheme name="Orgânico">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="212121"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="DADADA"/>
@@ -6527,54 +7445,69 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:blipFill>
           <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
           <a:stretch/>
         </a:blipFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Organic" id="{28CDC826-8792-45C0-861B-85EB3ADEDA33}" vid="{7DAC20F1-423D-49E2-BD0B-50532748BAD0}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>930</Words>
-  <Characters>5026</Characters>
+  <Words>1209</Words>
+  <Characters>6534</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5945</CharactersWithSpaces>
+  <CharactersWithSpaces>7728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Revista InSURgência</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>